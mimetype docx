--- v0 (2026-05-19)
+++ v1 (2026-09-05)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">打卡最网红圣托里尼/纯玩【花游记】昆明滇池、大理（崇圣寺三塔+洱海游船观景台+理想邦）、丽江（玉龙雪山+蓝月谷）双飞六日游行程单</w:t>
+        <w:t xml:space="preserve">入梦亚朵-云南6日游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -533,55 +533,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                厦门/泉州-昆明
-[...3 lines deleted...]
-                温馨提示：抵达春城-昆明，机场工作人员安排车送至酒店，旺季因接送人数较多，需在机场等待一会儿，请旅客谅解并耐心等待！
+                起始地昆明
+                <w:br/>
+                各地贵宾乘机抵达彩云之南的首府“昆明”我们的专业接站人员会在昆明长水国际机场，全天等待大家，送客人您抵达酒店，安排入住酒店。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -613,78 +611,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                昆明-茶马花街-西山-楚雄
-[...5 lines deleted...]
-                晚餐享用松毛长街宴，感受民族歌舞伴餐，拥有视觉与味觉的双重冲击，让游客体验彝家儿女火一样的热情，水一样的柔情，体验少数民族长街宴带来的不同风情，用餐后入住酒店。
+                昆明→石林→滇池大坝→楚雄
+                <w:br/>
+                贵宾按照提前约定时间起床，早餐后乘车前往石林，抵达后畅游AAAAA级风景区，天下第一奇观多姿多彩的喀斯特地貌、世界自然遗产【石林】（含电瓶车，游览时间为120分钟）观阿诗玛、剑峰池、望峰亭、双鸟渡食、石林湖、小石林等奇景，品味“群峰壁立，千嶂叠翠的壮美景观。中餐享用彝族家特色餐。下午乘车前往【滇池大坝】观美丽的“高原明珠”滇池，眺望有“睡美人”山之美称的西山。随后乘车赴楚雄，晚餐感受彝族歌舞伴餐，入
+                <w:br/>
+                住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">楚雄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -695,313 +691,293 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                楚雄-三塔-洱海-大理
-[...5 lines deleted...]
-                交通：汽车
+                楚雄→大理→理想邦→喜洲古镇→生态廊道→音乐大篷车（含饮品小食）→白族扎染→入住
+                <w:br/>
+                贵宾按照提前约定时间起床，早餐后乘车前往大理，在阳光明媚天气里，乘车前往【理想邦】，这里被称为大理的圣托里尼，蓝顶白墙碧海，打卡拍照的出片圣地。后乘车前往【喜洲古镇】，一半烟火以谋生，一半诗意以谋爱。有一种治愈叫‘喜洲‘青砖灰瓦，云淡风轻。中餐后，美在其“形”。乘坐【音乐大篷车】坐落在风景如画的洱海边，为家庭游玩提供了别具一格的体验。这个独特的休闲空间集音乐、美景与移动车辆于一体，让家庭成员在欣赏洱海壮丽景色的同时，也能沉浸在音乐的海洋中，享受亲情和欢乐。在洱海蓝天间，游览打卡【网红S弯】，欣赏苍山洱海美景，体验人与自然的和谐之美（冬季可近距离观赏海鸥等候）网红s弯，遇见故梦廊桥，让思绪飞行云端。体验我国民间传统的染色技术之一【扎染】，扎染是云南省大理市的地方传统纺织品染色技艺，为国家级非物质文化遗产之一。大理扎染的工艺由手工针缝扎，以板蓝根等天然植物染料反复浸染而成，布料不仅色彩鲜艳、经久耐用，而且与化学染料相比，不会对人体皮肤产生不良刺激，对皮肤有消炎清凉作用。
+                <w:br/>
+                晚餐后，后入住酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理</w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大理-玉龙雪山-丽江
-[...17 lines deleted...]
-                交通：汽车
+                大理古城→玉龙雪山→大索道→蓝月谷（含电瓶车）→印象丽江→丽江古城
+                <w:br/>
+                早餐后游览【大理古城】大理古城又名叶榆城、紫城、中和镇。古城其历史可追溯至唐天宝年间，南诏王阁逻凤筑的羊苴咩城(今城之西三塔附近)，为其新都。下午乘车赴丽江，前往【玉龙雪山风景区】，乘玉龙雪山【大索道】赠送氧气瓶+租赁羽绒服从海拔3000米的草甸出发，穿越高大挺拔的各种松林杉树，到达4506米高的雪山冰川，欣赏大自然恩赐的美景（已含大索道及环保车，游览时间约60分钟，不含排队时间），之后游【蓝月谷】（游览时间约30分钟，已含电瓶车）赠送观赏原生态大型实景演出《印象丽江》由中国最具影响力的导演张艺谋携手王潮歌、樊跃共同执导、历时1年多时间，经上百次修改完成，以雪山为背景，集天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，（由于印象丽江演出时间为固定场次，若由于旅游旺季排队或堵车情况导致演出无法完整观看，或者其余不可抗力因素导致赶不上观看演出，该项目属于赠送项目，无费用可退，请游客知悉！）
+                <w:br/>
+                （玉龙雪山冰川公园大索道严卡时间安排，需提前订票，一旦锁定时间无法更改和退还，还请各位游客朋友配合游览安排时间。因雪山索道资源一人同期只能预约一条，如遇大索道无法乘坐的情况（包括限流/天气原因临时停开/索道维修的情况），将现退大索道120元/人另保证行程内蓝月谷景区的游览时间，额外增加玉龙雪山玉水寨景区游览打卡。PS：景点前后顺序会根据当天实际情况以导游安排为准）晚上打卡丽江最网红-丽江古城，丽江古城网红打卡攻略：1、大水车（标志性）  2、四方街（纳西大跳场地）3、油纸伞街（四方街附近光义街现文巷）  4、五一街（著名的灯笼街、美食、民谣酒吧聚集地） 5、七一街 （忠义市场） 6、狮子山（古城最高点，俯瞰丽江全景） （因丽江古城为开放式古城，游览方式为自行游览，时间是根据客人需求自定，所以需要客人自行返回酒店）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：餐包     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江</w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丽江-大理-昆明
-[...7 lines deleted...]
-                交通：汽车
+                束河古镇→丽江千古情→丽江→（动车）→昆明
+                <w:br/>
+                早餐后前往游览“世界文化遗产”丽江古城的重要组成部分，茶马互市交流地【束河古镇】（开放式古城，自由游览），中餐后，乘车前往丽江观看【丽江千古情】丽江千古情是一生必看的演出。演出用独特的文化呈现方式、高科技的手段、最先进的舞台机械设备，集舞蹈、音 乐、杂技、武打、情景剧等艺术形式，演绎了纳西创世纪的生命礼赞、泸沽湖女儿国的浪漫情怀、木府辉煌的兴盛和睦、马帮传奇的惊险震撼、玉龙第三国的生命绝 唱、一花一天堂的情怀与胸襟……它是宋城用文化创意的思维方式与构建方法，打造的继《宋城千古情》、《三亚千古情》之后又一台大型室内歌舞演艺“秀”，极 度震撼，视觉盛宴。后乘车前往丽江站，乘坐动车前往昆明，之后入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">昆明</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                昆明-厦门/泉州
-[...1 lines deleted...]
-                早餐后前往【游客集散中心】参观结束后将由我社送机中心服务人员将您送至昆明长水国际机场候机。后根据航班时间前往机场，乘航班返回温馨的家！（最后一天回程早班机需要加100元/人早机费！）
+                昆明温馨的家
+                <w:br/>
+                早餐后前往【集散中心】（12:30后航班可安排），根据返程时间安排送机。在此，我社全体服务人员预祝您旅途平安，期待您再次来云南！
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1.当天上午12点以前航班的贵宾，将无法安排游客集散中心，我们工作人员会根据您的航班时间提前2-3小时提前送您至机场，抵达机场后自行办理登机手续，返回温暖的家。
-[...1 lines deleted...]
-                2.返程前请仔细整理好自己的行李物品及证件，请不要有所遗漏，核对自己的航班时间，避免增加您不必要的麻烦。
+                1.返程前请仔细整理好自己的行李物品及证件，请不要有所遗漏，核对己的航班时间，避免增
+                <w:br/>
+                加您不必要的麻烦。
+                <w:br/>
+                2.感谢各位贵宾对我们工作的支持和理解，针对我们的不足，请留下您的宝贵意见。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1723,51 +1699,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>