--- v0 (2026-06-04)
+++ v1 (2026-10-23)
@@ -513,444 +513,444 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天
                 <w:br/>
                 <w:br/>
                 厦门-(飞机)-阿姆斯特丹
                 <w:br/>
                 参考航班:
                 <w:br/>
-                MF811  厦门高崎国际机场 T1 - 阿姆斯特丹(史基浦)机场 (AMS)   12:30/18:30 
+                MF811  厦门高崎国际机场 T1 - 阿姆斯特丹(史基浦)机场 (AMS)   12:30/18:30 
                 <w:br/>
                 ●【团队集合】,怀着轻松愉快的心情，行囊中装满无限憧憬，踏着轻快的脚步。团友指定时间自行前往机场集中，搭乘国际航班飞往欧洲。( 备注：具体集中时间，地点以出团通知书为准 。)。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第二天
                 <w:br/>
                 <w:br/>
                 阿姆斯特丹-(大巴约260公里)-科隆
                 <w:br/>
                 ●【阿姆斯特丹】,以开放和包容的文化理念闻名天下。漫步街头，不同肤色、种族，打扮各异的游客与本地人成为一道独特的风景。街头人群熙熙攘攘，街角又是一番市井平和的气息。这里拥有古老历史又不乏现代气息，拥有开放理念却也伴随保守思维，拥有华丽喧闹的街道，也有幽静安宁的运河。
                 <w:br/>
                 ●【水坝广场】（游览不少于15分钟）,是阿姆斯特丹的心脏，是阿姆斯特丹历史的发源地，也是荷兰最具盛名的广场。
                 <w:br/>
-                ●【荷兰王宫】外观（游览不少于15分钟）,&amp;quot;位于水坝大道广场上，建于1648年，是17世纪建筑史上的一个奇迹，共有
-[...1 lines deleted...]
-                13568棵树桩支撑着这座建筑。这些地桩均为1648到1655年间打入地下的原件，曾被誉为“世界八大奇迹”之一。&amp;quot;。
+                ●【荷兰王宫】外观（游览不少于15分钟）,"位于水坝大道广场上，建于1648年，是17世纪建筑史上的一个奇迹，共有
+                <w:br/>
+                13568棵树桩支撑着这座建筑。这些地桩均为1648到1655年间打入地下的原件，曾被誉为“世界八大奇迹”之一。"。
                 <w:br/>
                 ●【库肯霍夫公园】入内（游览不少于1小时）,荷兰的郁金香，吸引着世界上所有爱花之人，每到春天，郁金香花开的季节，就会有世界各地的游客来到荷兰，涌入世界最大的球茎花园——荷兰的库肯霍夫公园。亲眼见证百万株的郁金香、风信子和水仙花竞相绽放的绚烂画面，它不仅是世界上最大的郁金香公园，还是荷兰最受欢迎的景点，数次荣获欧洲“最具价值旅游景点”大奖。
                 <w:br/>
                 ●【桑斯安斯风车村】,风车，是记录荷兰历史的最佳印证。桑斯安斯风车村(Zaanse Schans)是有居民居住、开放式的保留区和博物馆，位于阿姆斯特丹北方15公里。古老的建筑生动描绘了17、18世纪的荷兰生活。古老的造船厂，制作木鞋的表演，还有风车，每年吸引着成千上万的游客。这里充满了荷兰特色的民族风情——风车、木鞋场、奶酪加工厂。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第三天
                 <w:br/>
                 <w:br/>
                 科隆-(大巴约192公里)-法兰克福-(大巴约119公里)-德国小镇
                 <w:br/>
                 ●【科隆】（游览不少于1小时）,为德国的第四大城市，以重工业闻名。除了闻名于世的科隆大教堂，又有世界最古老的香水4711（古龙水），是德国最著名的旅游城市之一。
                 <w:br/>
                 ●【科隆大教堂】外观,科隆市的标志性建筑物，高度居德国第二世界第三，规模是欧洲北部最大的教堂。以轻盈、雅致著称于世，是世界三大哥特式教堂之一，被列为世界文化遗产。教堂内部拥有着中世纪德国教堂中最大的圣坛，甚至圣坛上的十字架也是欧洲大型雕塑中的珍品。与巴黎圣母院大教堂和罗马圣彼得大教堂并称为欧洲三大宗教建筑。
                 <w:br/>
                 ●【法兰克福】（游览不少于1小时）,法兰克福正式全名为美因河畔法兰克福，被誉为“美茵河畔的耶路撒冷”、“德国最大的书柜”。它不仅是德国乃至欧洲的重要工商业、金融和交通中心，同时又是一座文化名城。这里也是世界文豪歌德的故乡。
                 <w:br/>
                 ●【法兰克福旧市政厅】,它位于罗马贝格广场西北角上，由三座重建的15世纪的人字形建筑构成。这三幢精美的连体哥特式楼房，其阶梯状的人字形屋顶，别具一格，虽然曾遭受数百年战火的摧残，但整修后仍保存完好，可以说是法兰克福的一个象征。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第四天
                 <w:br/>
                 <w:br/>
                 德国小镇-(大巴约311公里)-富森-(大巴约111公里)-因斯布鲁克
                 <w:br/>
                 ●【新天鹅堡（外观）】外观（游览不少于15分钟）,新天鹅堡是迪士尼城堡的原型、德国的象征。其建立者是十九世纪的巴伐利亚国王——路德维希二世，这位自称“天鹅骑士”的国王梦想将城堡建成为一个童话般的世界，亲自参与设计了这座城堡，里面摆放了大量的德国天鹅雕塑。白色的城堡耸立在高高的山上，四周环山和湖泊，一年四季风光各异，美不胜收。
                 <w:br/>
                 ●【因斯布鲁克】外观（游览不少于30分钟）,群山环绕的“阿尔卑斯山谷的宝石”，参天的杉树，散落四周的湖泊，随处可见的野生天鹅，风景如画。亲临这座中世纪城市，在狭窄的小街上，欣赏哥特风格的楼房鳞次栉比。巴洛克式的大门和文艺复兴式的连拱廊展现出古城的风貌。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第五天
                 <w:br/>
                 <w:br/>
                 因斯布鲁克-(大巴约388公里)-威尼斯-(大巴约50公里)-帕多瓦
                 <w:br/>
                 ●【威尼斯】（游览不少于1小时）,贵为水上之城本身就是一个水上艺术品，在这里任意一个建筑物的美感都离不开水。身处威尼斯，你就像站在正演出的舞台之上，路边音乐家演奏的古典音乐就像是演出配乐，来回的形形色色的人们就像是演员，而你正好赶上这威尼斯剧目的上演。
                 <w:br/>
                 ●【圣马可大教堂】外观（游览不少于15分钟）,曾是中世纪欧洲最大的教堂，威尼斯建筑艺术的经典之作，被称为“金色大教堂”。
                 <w:br/>
                 ●【叹息桥】外观（游览不少于5分钟）,历史陈迹叹息桥，此桥连接旧时审判庭与地牢，因犯人被送进地牢时不住的叹息而得名。另外还有一个有趣的传说，恋人们在桥下接吻就可以终生相守。电影《情定日落桥》就是在这取景。
                 <w:br/>
                 ●【贡多拉游船】入内（游览不少于30分钟）,贡多拉船是一种传统的平底威尼斯划艇。它类似于独木舟，比它更窄。几个世纪以来，贡多拉船是威尼斯最常见的船只和主要交通工具。在现代，这个标志性的小船在城市的公共交通工具上，仍然起着重要的作用，在大运河上扮演着traghetti（渡轮）的角色。然而，他们在今天主要还是以固定的定价来载游客。在17和18世纪估计有8到1万个贡多拉船。至今天仍然有400多人在投入服务，几乎所有船都受雇于游客用呢。
                 <w:br/>
                 ●【DFS】入内（游览不少于1小时）,位于Fondaco dei Tedeschi宫殿，始建于13世纪初（1228年），是威尼斯当地除总督府之外的第二大重要历史建筑。莎士比亚的名剧《威尼斯商人》就是以这里为背景。这里每天有很多游客经过，既可从里亚托桥上眺望运河，又可在两侧的商店购物，完全沉浸在威尼斯气氛中。
                 <w:br/>
-                DFS官网链接：https://www.dfs.com/cn/sc-t-fondaco-deitedeschi-venice&amp;quot;。
-[...3 lines deleted...]
-                含  餐
+                DFS官网链接：https://www.dfs.com/cn/sc-t-fondaco-deitedeschi-venice"。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：意大利墨鱼面
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第六天
                 <w:br/>
                 <w:br/>
                 帕多瓦-(大巴约232公里)-佛罗伦萨-(大巴约273公里)-罗马
                 <w:br/>
                 ●【佛罗伦萨】,徐志摩笔下的“翡冷翠”之城，艺术爱好者的天堂，倘佯在城中，就仿佛进入到了一个以文艺复兴为主题的巨大博物馆，是欧洲文艺复兴的代表地，同时也是一个颇具绅士格调，充满和谐、优美、庄严与秩序的现代都市。
                 <w:br/>
                 ●【圣母百花大教堂】外观（游览不少于15分钟）,红褐色的穹顶已经成为佛罗伦萨的地标，是世界五大教堂之一，连教皇也惊叹为“神话一般”，一位音乐家专门为它作了一首协奏曲。后来米开朗基罗又模仿它设计了梵蒂冈圣彼得大教堂，却不无遗憾地感叹：“可以建得比它大，却不可能比它美”。
                 <w:br/>
                 ●【天堂之门】外观（游览不少于15分钟）,天堂之门由雕塑家洛伦佐·吉贝尔蒂雕刻于1452年，是文艺复兴时期最著名的杰作之一。天堂之门完全用黄金制造，被米开朗基罗·博那罗蒂称为天堂。佛罗伦萨洪水后，原作经修复后，保存在附近的主教座堂博物馆。
                 <w:br/>
                 ●【佛罗伦萨市政厅广场】（游览不少于30分钟）,佛罗伦萨市的中心广场，整个广场呈L型，广场不大但是广场上确有众多雕塑精品，在这里你可以欣赏不同时代的大理石雕塑作品，如著名的大卫像，黄金之门等。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第七天
                 <w:br/>
                 <w:br/>
                 罗马-(大巴约355公里)-比萨
                 <w:br/>
                 ●【罗马】（游览不少于2小时）,罗马不是一天造成的，这是个伟大的历史名城，也是世界各地对历史文明有兴趣游客寻古探幽的好地方，不仅保留了原罗马帝国时代的遗物，更保存现代“罗马假日”的风味。
                 <w:br/>
                 注：
                 <w:br/>
                 2025年是罗马禧年‌。禧年是天主教的重要节日，禧年期间，教皇会宣布大赦，吸引大量信徒前往罗马朝圣。‌
                 <w:br/>
                 2025年罗马当地政府规定，所有车辆停在外围，乘坐接驳车或地铁（小火车）进城
                 <w:br/>
                 如遇当地政府、宗教活动等导致行程景点无法游览，届时公司及导游会根据当地政策规定对行程和景点进行调整，无法安排的景点做退费或替换景点安排，望予理解和配合！。
                 <w:br/>
                 ●【古罗马斗兽场】外观（游览不少于15分钟）,是古罗马帝国专供奴隶主、贵族和自由民观看斗兽或奴隶角斗的地方，建于72-80年间，是古罗马文明的象征，它的占地面积约2万平方米，可以容纳近九万人数的观众。
                 <w:br/>
                 ●【君士坦丁凯旋门】外观（游览不少于15分钟）,修建于公元312年，虽经历了2000年的风风雨雨，却是罗马现存凯旋门中最新的一座，它是为庆祝君士坦丁大帝于公元312年彻底战胜他的强敌马克森提，并统一帝国而建的，上方的浮雕板是当时从罗马其它建筑上直接取来的，主要内容为历代皇帝的生平业绩。
                 <w:br/>
                 ●【古罗马废墟】外观（游览不少于15分钟）,昔日古罗马帝国的中心，是现存世界最大面积的古罗马废墟，建有无数的宫殿和建筑群，现在却只剩下颓垣败瓦。
                 <w:br/>
                 ●【备注】,●【温馨提示】2025年是罗马禧年‌。禧年是天主教的重要节日，禧年期间，教皇会宣布大赦，吸引大量信徒前往罗马朝圣。‌如遇当地政府、宗教活动等导致行程景点无法游览，届时公司及导游会根据当地政策规定对行程和景点进行调整，无法安排的景点做退费或替换景点安排，望予理解和配合！
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第八天
                 <w:br/>
                 <w:br/>
                 比萨-(大巴约78公里)-拉斯佩齐亚-(大巴约225公里)-米兰
                 <w:br/>
                 ●【比萨斜塔】外观（游览不少于15分钟）,在绿草如茵的奇迹广场上，欣赏世界七大奇景之一，且姿态令人惊叹的比萨斜塔，观赏象征了比萨的黄金时代的由白色大理石建造的大教堂以及洗礼堂等名胜。
                 <w:br/>
                 ●【五渔村】入内（游览不少于1小时30分钟）,（选择2个村庄），由蒙特罗索、威尔纳查、科尼利亚、马纳罗拉、利欧马乔雷五个渔村而组成的五渔村地区，被联合国教科文组织列为世界遗产；安排搭乘当地火车，来往于村落之间，可欣赏到在绵延的海岸线和悬崖、山谷中众多色彩缤纷的房舍，经典的渔村风光令人心旷神怡！。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第九天
                 <w:br/>
                 <w:br/>
                 米兰-(大巴)-卢塞恩-(大巴)-因特拉肯
                 <w:br/>
                 ●【琉森】,卢塞恩，又译“琉森”，位于瑞士中部，号称瑞士最美丽、最理想的旅游城市，也是最受瑞士人喜爱的度假地。琉森为历史文化名城，艺术家们在此得到了不尽的灵感。历史上，很多著名作家在此居住和写作。
                 <w:br/>
                 ●【琉森湖】,参观梦幻的琉森湖，瑞士中部的重要湖泊，地处陡峭的石灰岩山地中间，湖光山色相映，风景如画。以及湖畔的八角水塔，和形似弯月、曲折成趣的卡贝尔桥。
                 <w:br/>
                 ●【狮子纪念碑】,（游览时间约为0.5小时）,为了纪念法国大革命时期为保卫路易十六而牺牲的瑞士雇佣兵，这头长10米、高3米多的雄狮，痛苦地倒在地上，折断的长矛插在肩头，美国作家马克•吐温将“濒死的琉森狮子”誉为“世界上悲壮和感人的雕像”。
                 <w:br/>
                 ●【卡佩尔廊桥】,（游览时间约为0.5小时）,琉森久负盛名的便是卡佩尔廊桥，又叫教堂桥，这是琉森的标志，始建于1333年，也是欧洲古老的有顶木桥，桥的横眉上绘有120幅宗教历史油画。
                 <w:br/>
                 ●【金色山口列车】入内（游览不少于30分钟）,体验乘坐瑞士金色山口列车（含二等座车票），一路上明丽的湖水，雄伟的阿尔卑斯山，悠闲的牧场，美丽的木屋——您可以尽情享受多彩的风景。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第十天
                 <w:br/>
                 <w:br/>
                 因特拉肯-(大巴)-第戎
                 <w:br/>
                 ●【因特拉肯】（游览不少于1小时）,自由活动。小镇位于阿尔卑斯山脉图恩湖及布里恩湖之间，这儿整年气候温和，湖光山色，环境优美，也是瑞士人心目中的避暑山庄。荷黑威格繁华商业街是因特拉肯主要的街道，您可以在此体验当地的风土人情。
                 <w:br/>
                 ●【何维克街】（游览不少于15分钟）,以因特拉肯最主要的街道何维克街为主轴向外延伸，这里的人潮看来，观光客永远要比当地居民多，贩卖各种物品的商店连绵约有几百公尺远，从最高级的欧洲服饰或饰品品牌，以至于瑞士当地具纪念意义的小东西，在何维克街上都可以找的到。
                 <w:br/>
                 ●【少女峰（含门票）】入内（游览不少于2小时）,少女峰位于因特拉肯以南二三十公里处，海拔4158米，是阿尔卑斯山脉的较高的山峰之一。山顶常年被冰雪覆盖，而山下却绿草茵茵、风景秀丽，是瑞士有名的观光及户外运动胜地。2001年被列为世界自然遗产，目前与我国黄山结为“姐妹峰”。
                 <w:br/>
                 乘坐齿轮火车登上“欧洲之巅”
                 <w:br/>
                 许多游客会选择搭乘齿轮火车前往少女峰。这条少女峰登山铁路修筑于1896至1912年间，是20世纪人类的一大创举。齿轮火车将带领游客们抵达海拔3454米的火车站——被称为“欧洲之巅”的少女峰火车站。
                 <w:br/>
                 在斯芬克斯观景台360°欣赏阿尔卑斯全景
                 <w:br/>
                 从少女峰车站出来，乘坐升降机到达峰顶海拔约3571米的斯芬克斯观景台。观景台在一个广阔的冰面上，四周建有护栏。在这里你可以观赏到阿尔卑斯山全景：其中被列为世界自然遗产的阿莱奇冰川十分壮观，天气晴朗时，你可以360°视角全方位欣赏近邻法国、德国、意大利的风景。
                 <w:br/>
                 乘坐2020年全新开通的缆车艾格快线。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：雪山餐厅
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第十一天
                 <w:br/>
                 <w:br/>
                 第戎-(大巴约340公里)-巴黎
                 <w:br/>
                 ●【凡尔赛宫】入内（游览不少于1小时）,（含官方人工讲解，周一闭馆，不含后花园）世界五大宫殿之一，被称作最美的欧洲宫廷花园，1979年被列为《世界文化遗产名录》。宫殿以其奢华和极具想象力的设计闻名，外部是法国古典风，内部以巴洛克设计。凡尔赛花园被称作欧洲最美的宫廷花园，夏季还有音乐喷泉，周末或节日的晚上还有大型烟火。富丽堂皇的宫殿里五彩的大理石墙壁光彩夺目，巨型水晶灯如瀑布般倾泻而下，内壁和圆顶上布满了西式油画，画中的神话故事栩栩如生，仿佛在诉说昔日国王的赫赫战功。
                 <w:br/>
                 ●【奥斯曼大道】（游览不少于2小时）,（自由活动）奥斯曼大道从巴黎第八区延伸至第九区，这里汇聚着众多的各色店铺，时常能看到街上行走着挎着各种手袋的东方面孔。您可以在附近百货商场自由购物，享受买买买的乐趣，或者您可以找家咖啡馆，尽情享受慵懒的巴黎时光。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第十二天
                 <w:br/>
                 <w:br/>
                 巴黎
                 <w:br/>
                 ●【香榭丽舍大道】,香榭丽舍大街是巴黎著名的一条街道，全长1800米，最宽处约120米，为双向八车道，东起协和广场，西至戴高乐广场，是巴黎美丽浪漫的象征。
                 <w:br/>
                 ●【凯旋门】外观（游览不少于15分钟）,巴黎凯旋门是巴黎市的四大代表建筑之一（埃菲尔铁塔、凯旋门、卢浮宫和巴黎圣母院），也是目前香榭丽舍大街上最大的一座圆拱门，是为了纪念拿破仑在1806年在奥斯特尔里茨战役中获胜而建的。巴黎市区12条大街都以凯旋门为中心，向四周放射，气势磅礴。
                 <w:br/>
                 ●【埃菲尔铁塔】外观（游览不少于15分钟）,素有巴黎城市地标之一的埃菲尔铁塔是一座位于法国巴黎战神广场的铁制镂空塔，是巴黎较高的建筑物，也是法国的文化象征。铁塔从1887年起建，分为三层，分别在离地面57米、115米和276米处，从塔座到塔顶共有1711级阶梯，超级壮观。三层眺望台虽然高度不同，却各有不同的视野，能带来不同的情趣。每年都有几百万人登临塔顶，俯瞰巴黎市容。
                 <w:br/>
                 ●【卢浮宫博物馆】入内（游览不少于1小时30分钟）,（含官方人工讲解，周二闭馆）卢浮宫始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。欣赏琳琅满目的世界艺术珍宝，以及有“卢浮宫三宝”之称的“蒙娜丽莎”、“维纳斯”雕像和“胜利女神”雕像，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。后在卢浮宫附近自由活动。
                 <w:br/>
                 ●【巴黎圣母院】入内,是古老巴黎的象征。它矗立在塞纳河畔，位于整个巴黎城的中心。它的地位、历史价值无与伦比，是历史上最为辉煌的建筑之一。法国著名作家维克多·雨果曾在他的小说《巴黎圣母院》中对圣母院作过最充满诗意的描绘，让更多人向往。如遇宗教活动不能入内，敬请理解。
                 <w:br/>
                 【备注】：巴黎圣母院需现场排队入内，如届时排队人数较多、关门、限流等不可抗力因素，无法入内，则修改为外观，带来不便请谅解。
                 <w:br/>
                 ●【塞纳河游船】入内（游览不少于1小时）,（含船票）塞纳河横贯巴黎，两岸风光美不胜收。巴黎的许多重要文物建筑都围绕着塞纳河两岸，乘坐塞纳河游船观赏风景是一种美的享受。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：法式红酒顿牛肉
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地4星酒店
                 <w:br/>
                 第十三天
                 <w:br/>
                 <w:br/>
                 巴黎-(飞机)-厦门
                 <w:br/>
                 参考航班:
                 <w:br/>
-                MF826  巴黎夏尔·戴高乐机场 (CDG)  - 厦门高崎国际机场 T1  11:55/05:30 
+                MF826  巴黎夏尔·戴高乐机场 (CDG)  - 厦门高崎国际机场 T1  11:55/05:30 
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 温暖的家
                 <w:br/>
                 第十四天
                 <w:br/>
                 <w:br/>
                 厦门
                 <w:br/>
                 ●【抵达国内】,抵达国内，护照交给导游。所有团员回程段的登机卡及护照原件要交使馆/领事馆办理返程确认。销签抽查面试请团友无条件配合。(申根领事馆最新规定：团员回国内务必立即办理回程销签工作)。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 温暖的家
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1301,51 +1301,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>