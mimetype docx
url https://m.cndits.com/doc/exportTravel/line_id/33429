--- v0 (2026-06-04)
+++ v1 (2026-09-05)
@@ -503,51 +503,51 @@
                 <w:br/>
                 DAY2 莫斯科/谢尔盖耶夫镇/莫斯科
                 <w:br/>
                 早餐后前往金环古城中经典的【谢尔盖耶夫镇】参观俄罗斯历史上保留下来的著名建筑，风光与东正教精神圣地—谢尔盖圣
                 <w:br/>
                 三一修道院★（约1 小时）。该修道院是俄罗斯驰名世界的宗教圣地，也是俄罗斯重要的精神和文化中心。
                 <w:br/>
                 中午在小镇享用俄式风味餐
                 <w:br/>
                 【莫斯科地铁站】★（入内约30 分钟）莫斯科地下铁建于上世纪五十年代建成，四通八达，每个站内的布置均不相同，美
                 <w:br/>
                 轮美奂。
                 <w:br/>
                 【俄罗斯马戏】★（约2 小时）俄罗斯马戏，芭蕾舞，民族歌舞表演并称为俄罗斯三大国粹，犹如京剧对于国人，俄罗斯马
                 <w:br/>
                 戏一直是世界马戏表演领域的佼佼者，让我们现场感受马戏的“高、精、险、难、美”的魅力吧。(温馨提示:若莫斯科无马
                 <w:br/>
                 戏场次，将会调整到圣彼得堡观看;若莫斯科和圣彼得堡均无马戏场次，我们将更换其他景点，感谢理解!)
                 <w:br/>
                 用餐：早，中（俄式风味餐），晚住宿：莫斯科四星酒店
                 <w:br/>
                 DAY3 莫斯科
                 <w:br/>
                 【红场】及周边景点感受俄罗斯那摄人心扉的历史印痕，红场面积9.1 万平方米，地面全部由条石铺成，显得古老而神圣，
                 <w:br/>
-                古俄语意为&amp;quot;美丽的广场&amp;quot;。红场及周边景有：【无名英雄纪念碑，瓦西里大教堂，亚历山大花园】亚历山大花园是克里姆林
+                古俄语意为"美丽的广场"。红场及周边景有：【无名英雄纪念碑，瓦西里大教堂，亚历山大花园】亚历山大花园是克里姆林
                 <w:br/>
                 宫红墙外的一个长方形公园。这里是莫斯科人休息游玩最喜欢去的场所之一现在修建的马涅什地下商场和广场，与花园浑然
                 <w:br/>
                 一体，喷泉、雕塑随处可见。在花园内，有著名的无名烈士墓，它建成于1967 年胜利节前夜。墓前有一火炬，不灭的火焰
                 <w:br/>
                 从建成时一直燃烧到现在。【莫斯科国立百货商场】（又称古姆商场）。（以上景点均为外观，游览时间约为1.5 小时）
                 <w:br/>
                 【克里姆林宫】★（入内约1.5 小时，克宫每周四闭馆）在俄语中意为“内城”。位于俄罗斯首都的最中心的博罗维茨基山
                 <w:br/>
                 岗上，南临莫斯科河，西北接亚历山大罗夫斯基花园，东南与红场相连，呈三角形。
                 <w:br/>
                 备注：
                 <w:br/>
                 1) 由于红场及周边是俄罗斯政府办公场所，故红场等景区及周边道路常有政府性的临时活动，随时会出现关闭现象，这种情况下我们不
                 <w:br/>
                 能提前通知您。敬请见谅！
                 <w:br/>
                 2） 由于红场等周边地区只能临时上下车，您从景点参观完毕，需要全部团员集合到齐后。导游才可以通过电话通知司机将旅游大巴车
                 <w:br/>
                 开到红场景区附近的地点请您就近快速上车。
                 <w:br/>
                 用餐：早，中，晚住宿：莫斯科四星酒店
                 <w:br/>
                 DAY4 莫斯科-圣彼得堡
                 <w:br/>
@@ -591,51 +591,51 @@
                 <w:br/>
                 大英博物馆、巴黎的卢浮宫、纽约的大都会艺术博物馆一起，并称为世界四大博物馆。
                 <w:br/>
                 【冬宫广场】（约10 分钟）中心是亚历山大柱，整块花岗岩，用来纪念1812 年反抗拿破仑战争胜利而建造。
                 <w:br/>
                 【亚历山大纪念柱】（约10 分钟）是为庆祝俄罗斯民族在1812 年卫国战争中取得胜利花岗石制成。没有任何支撑和打地
                 <w:br/>
                 基,只靠自身重量屹立。
                 <w:br/>
                 【涅瓦河游船】★（约1.5 小时）圣彼得堡是一座水城，由几十个大小岛屿和大桥组成，又称为“北方威尼斯”涅瓦河是贯
                 <w:br/>
                 穿圣彼得堡城区的一条主要河道。美丽古典的宫殿、教堂、学院等分布涅瓦河两岸，乘船沿河上下，可以欣赏沿岸迷人风光，
                 <w:br/>
                 或是品味千姿百态的桥梁。
                 <w:br/>
                 用餐：早，中，晚住宿：圣彼得堡四星酒店
                 <w:br/>
                 DAY6 圣彼得堡
                 <w:br/>
                 【夏宫花园+宫殿】★（入内参观约2.5 小时）坐落在芬兰湾南岸的森林中，位于圣彼得堡西南约30 公里处，是世界上最
                 <w:br/>
                 大的喷泉园林，夏宫花园分为上花园和下花园，是1714 年由彼得大帝下令并亲自督造的，因而又被称为彼得宫。因为其豪
                 <w:br/>
                 华壮丽的建筑风格，夏宫也被誉为“俄罗斯的凡尔赛宫”。
                 <w:br/>
-                【俄罗斯民俗家访的欢迎互动仪式】&amp;amp;【纯正俄式风情风味餐】&amp;amp;【民族风情服饰换装秀】
+                【俄罗斯民俗家访的欢迎互动仪式】&amp;【纯正俄式风情风味餐】&amp;【民族风情服饰换装秀】
                 <w:br/>
                 后前往俄罗斯当地的家庭，参加俄罗斯民俗家访
                 <w:br/>
                 享受最高俄罗斯礼仪盐和面包迎接
                 <w:br/>
                 品尝女主人亲手制作的纯正的俄式午餐，肉串，浓汤，列巴，黄油相伴！享受美味吧！
                 <w:br/>
                 参观俄罗斯乡间居民家日常生活
                 <w:br/>
                 欣赏俄罗斯民族热情的歌舞表演
                 <w:br/>
                 并能参与互动演出载歌载舞体验俄罗斯民族快乐气氛
                 <w:br/>
                 穿俄罗斯民族服装拍照留念
                 <w:br/>
                 穿上俄罗斯多彩的民族服饰，在当地人美丽的木屋别墅里，体验当地人的生活习俗，审美情趣，思想观念等等，当现代与传
                 <w:br/>
                 统相碰撞，当流光溢彩的民族服饰，与俄罗斯的风情结合，交相辉映，你必将成为最靓丽的一道风景线，和俄罗斯的家庭一
                 <w:br/>
                 起，在草地上翩翩起舞，一起互动，合照，跳舞，唱歌等
                 <w:br/>
                 用餐：早，中（家访俄式风味餐），晚住宿：圣彼得堡四星酒店
                 <w:br/>
                 DAY7 圣彼得堡
                 <w:br/>
@@ -1030,51 +1030,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>