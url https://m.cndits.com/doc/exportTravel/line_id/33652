--- v0 (2026-05-19)
+++ v1 (2026-09-05)
@@ -1,30 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
@@ -466,50 +468,135 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:450pt; height:259.84141791045pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:450pt; height:266.0625pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" style="width:450pt; height:299.16666666667pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">天数</w:t>
             </w:r>
@@ -1058,51 +1145,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">临时取消收取房损和票损 车导费损失</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1135,51 +1222,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1389,51 +1476,51 @@
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>