--- v0 (2026-05-19)
+++ v1 (2026-09-05)
@@ -504,361 +504,361 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天
                 <w:br/>
                 <w:br/>
                 厦门/福州-(飞机)-重庆
                 <w:br/>
                 ●【团队集合】,怀着轻松愉快的心情，行囊中装满无限憧憬，踏着轻快的脚步。团友指定时间自行前往机场集中，搭乘国际航班飞往欧洲。( 备注：具体集中时间，地点以出团通知书为准 。)
                 <w:br/>
                 <w:br/>
                 联运参考：
                 <w:br/>
                 HU7412 厦门-重庆 1235-1520
                 <w:br/>
                 HU7264 福州-重庆 1610-1910
                 <w:br/>
                 （注：航班时刻仅供参考，实际航班号与航班时刻以航司为准）。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 宿机上
                 <w:br/>
                 第二天
                 <w:br/>
                 <w:br/>
                 重庆-(飞机)-罗马-(大巴约270公里)-佛罗伦萨
                 <w:br/>
                 参考航班:
                 <w:br/>
-                HU7991  重庆江北机场 T3 -  罗马菲乌米奇诺国际机场 （FCO） T3  02:25/07:05 
+                HU7991  重庆江北机场 T3 -  罗马菲乌米奇诺国际机场 （FCO） T3  02:25/07:05 
                 <w:br/>
                 罗马是永恒之城，《罗马假日》这部黑白爱情电影，是奥黛丽赫本的成名之作，也让全世界知道了罗马这个城市，享受罗马假日的休闲时光。
                 <w:br/>
                 ●【罗马】（游览不少于2小时）,罗马不是一天造成的，这是个伟大的历史名城，也是世界各地对历史文明有兴趣游客寻古探幽的好地方，不仅保留了原罗马帝国时代的遗物，更保存现代“罗马假日”的风味。
                 <w:br/>
                 ●【古罗马斗兽场】外观,是古罗马帝国专供奴隶主、贵族和自由民观看斗兽或奴隶角斗的地方，建于72-80年间，是古罗马文明的象征，它的占地面积约2万平方米，可以容纳近九万人数的观众。
                 <w:br/>
                 ●【古罗马废墟】外观,昔日古罗马帝国的中心，是现存世界最大面积的古罗马废墟，建有无数的宫殿和建筑群，现在却只剩下颓垣败瓦。
                 <w:br/>
                 ●【君士坦丁凯旋门】外观,修建于公元312年，虽经历了2000年的风风雨雨，却是罗马现存凯旋门中最新的一座，它是为庆祝君士坦丁大帝于公元312年彻底战胜他的强敌马克森提，并统一帝国而建的，上方的浮雕板是当时从罗马其它建筑上直接取来的，主要内容为历代皇帝的生平业绩。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地四星酒店
                 <w:br/>
                 第三天
                 <w:br/>
                 <w:br/>
                 佛罗伦萨-(大巴约278公里)-威尼斯
                 <w:br/>
                 佛罗伦萨在意大利语中意为“鲜花之城”，它也被中国的诗人徐志摩赋予“翡冷翠”的美称。
                 <w:br/>
                 ●【佛罗伦萨】（游览不少于2小时）,徐志摩笔下的“翡冷翠”之城，艺术爱好者的天堂，倘佯在城中，就仿佛进入到了一个以文艺复兴为主题的巨大博物馆，是欧洲文艺复兴的代表地，同时也是一个颇具绅士格调，充满和谐、优美、庄严与秩序的现代都市。
                 <w:br/>
                 ●【佛罗伦萨圣母百花大教堂】外观（游览不少于15分钟）,佛罗伦萨圣母百花大教堂：佛罗伦萨最重要的地标，由教堂、洗礼堂、钟楼组成，洗礼堂的正门由于大师米开朗基罗的赞誉而得到“天堂之门”的美誉。
                 <w:br/>
                 ●【佛罗伦萨市政厅广场】（游览不少于15分钟）,佛罗伦萨市的中心广场，整个广场呈L型，广场不大但是广场上确有众多雕塑精品，在这里你可以欣赏不同时代的大理石雕塑作品，如著名的大卫像，黄金之门等。
                 <w:br/>
                 ●【乔托钟楼】外观（游览不少于15分钟）,是一座高82公尺，外型呈四角形的柱状塔楼，把三种颜色以几何学的配色方式调合，和大教堂十分和谐。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地四星酒店
                 <w:br/>
                 第四天
                 <w:br/>
                 <w:br/>
                 威尼斯-(大巴约380公里)-奥地利小镇
                 <w:br/>
                 上帝的眼泪流在了威尼斯”，让这座城市成为一个漂流在水上的浪漫梦境，这里是世界 上唯一没有汽车的城市，浓缩了文艺复兴的精华，它的建筑、绘画、雕塑对世界都有极其 重要的影响。
                 <w:br/>
                 ●【威尼斯】（游览不少于2小时）,贵为水上之城本身就是一个水上艺术品，在这里任意一个建筑物的美感都离不开水。身处威尼斯，你就像站在正演出的舞台之上，路边音乐家演奏的古典音乐就像是演出配乐，来回的形形色色的人们就像是演员，而你正好赶上这威尼斯剧目的上演。
                 <w:br/>
                 ●【黄金大运河】入内（游览不少于30分钟）,（含船票）感受威尼斯共和国时代伟大建筑风采，乘坐007电影场景中的快艇，穿越黄金大运河，途径280个贵族豪宅和莎士比亚名著中的里亚托桥，领略东西方文明的交汇。
                 <w:br/>
                 ●【圣马可广场】外观（游览不少于15分钟）,在历史上一直是威尼斯的政治、宗教和节庆中心，是威尼斯所有重要政府机构的所在地，自从19世纪以来是大主教的驻地，它同时也是许多威尼斯节庆选择的举办地。如果有成群的白鸽飞向你，这个时候一定要摆好最美的姿势，不要惊慌，因为这里是摄影师的天堂，很有可能你会是他的缪斯女神。
                 <w:br/>
                 ●【圣马可大教堂】外观（游览不少于15分钟）,曾是中世纪欧洲最大的教堂，威尼斯建筑艺术的经典之作，被称为“金色大教堂”。
                 <w:br/>
                 ●【总督宫】外观（游览不少于15分钟）,昔日总督道奇的宅邸。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：墨鱼面
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地四星酒店
                 <w:br/>
                 第五天
                 <w:br/>
                 <w:br/>
                 奥地利小镇-(大巴约110公里)-富森-(大巴约287公里)-卢塞恩
                 <w:br/>
                 卢塞恩，坐落在琉森湖畔，湖光山色与古老木桥交相辉映，尽显浪漫与宁静。
                 <w:br/>
                 ●【新天鹅堡】外观（游览不少于30分钟）,新天鹅堡是迪士尼城堡的原型、德国的象征。其建立者是十九世纪的巴伐利亚国王——路德维希二世，这位自称“天鹅骑士”的国王梦想将城堡建成为一个童话般的世界，亲自参与设计了这座城堡，里面摆放了大量的德国天鹅雕塑。白色的城堡耸立在高高的山上，四周环山和湖泊，一年四季风光各异，美不胜收。
                 <w:br/>
                 ●【琉森】外观（游览不少于2小时）,卢塞恩，又译“琉森”，位于瑞士中部，号称瑞士最美丽、最理想的旅游城市，也是最受瑞士人喜爱的度假地。琉森为历史文化名城，艺术家们在此得到了不尽的灵感。历史上，很多著名作家在此居住和写作。
                 <w:br/>
                 ●【琉森湖】（游览不少于30分钟）,参观梦幻的琉森湖，瑞士中部的重要湖泊，地处陡峭的石灰岩山地中间，湖光山色相映，风景如画。以及湖畔的八角水塔，和形似弯月、曲折成趣的卡贝尔桥。
                 <w:br/>
                 ●【卡佩尔廊桥】（游览不少于15分钟）,琉森久负盛名的便是卡佩尔廊桥，又叫教堂桥，这是琉森的标志，始建于1333年，也是欧洲古老的有顶木桥，桥的横眉上绘有120幅宗教历史油画。
                 <w:br/>
                 ●【狮子纪念碑】（游览不少于15分钟）,为了纪念法国大革命时期为保卫路易十六而牺牲的瑞士雇佣兵，这头长10米、高3米多的雄狮，痛苦地倒在地上，折断的长矛插在肩头，美国作家马克•吐温将“濒死的琉森狮子”誉为“世界上悲壮和感人的雕像”。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地三星酒店
                 <w:br/>
                 第六天
                 <w:br/>
                 <w:br/>
                 卢塞恩-(大巴)-因特拉肯-(大巴约186公里)-米卢斯
                 <w:br/>
                 因特拉肯，位于图恩湖和布里恩湖两个湖泊之间，这是瑞士的一个闻名遐迩的观光小镇。小镇内的建筑也十分吸引人，小巧可爱的木屋，五颜六色的砖瓦，都让人仿佛置身童话世界之中。
                 <w:br/>
                 ●【金色山口列车】入内（游览不少于1小时）,体验乘坐瑞士金色山口列车（含二等座车票），一路上明丽的湖水，雄伟的阿尔卑斯山，悠闲的牧场，美丽的木屋——您可以尽情享受多彩的风景，是瑞士最著名的观光列车之一。
                 <w:br/>
                 ●【因特拉肯】（游览不少于1小时30分钟）,自由活动。小镇位于阿尔卑斯山脉图恩湖及布里恩湖之间，这儿整年气候温和，湖光山色，环境优美，也是瑞士人心目中的避暑山庄。荷黑威格繁华商业街是因特拉肯主要的街道，您可以在此体验当地的风土人情。
                 <w:br/>
                 ●【雪朗峰】入内（游览不少于2小时）,雪朗峰（Schilthorn）主峰海拔2970米，山峰位于瑞士因特拉肯市正南处的阿尔卑斯山群之中，因007系列影片之一《女王密令》中惊心动魄的打斗场面在此拍摄而闻名于世。2025年建成的新缆车，从施特歇尔贝格(Stechelberg)至米伦(Mürren)，将直接翻越劳特布龙嫩山谷(Lauterbrunnen Valley)超过600米的峭壁，克服159.4%的最大坡度，让旅客们能够体验不仅是少女峰地区，不仅是瑞士，不仅是欧洲，而是全世界最陡峭的缆车之旅，领略无与伦比的美景，享受独一无二的空中旅程！。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：雪山餐厅
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地三星酒店
                 <w:br/>
                 第七天
                 <w:br/>
                 <w:br/>
                 法国小镇-(大巴约400公里)-巴黎
                 <w:br/>
                 气势磅礴、雍容华贵、富丽堂皇……这些词语都不足以形容凡尔赛宫，它是人类艺术宝库中的一颗璀璨明珠，更代表着法国人生生不息的艺术精神。
                 <w:br/>
                 ●【凡尔赛宫】入内（游览不少于1小时30分钟）,（周一闭馆，会跟具闭馆时间调整浏览顺序，不含后花园，含人工讲解）世界五大宫殿之一，被称作最美的欧洲宫廷花园，1979年被列为《世界文化遗产名录》。宫殿以其奢华和极具想象力的设计闻名，外部是法国古典风，内部以巴洛克设计。凡尔赛花园被称作欧洲最美的宫廷花园，夏季还有音乐喷泉，周末或节日的晚上还有大型烟火。富丽堂皇的宫殿里五彩的大理石墙壁光彩夺目，巨型水晶灯如瀑布般倾泻而下，内壁和圆顶上布满了西式油画，画中的神话故事栩栩如生，仿佛在诉说昔日国王的赫赫战功。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地三星酒店
                 <w:br/>
                 第八天
                 <w:br/>
                 <w:br/>
                 巴黎
                 <w:br/>
                 在法国一定不能错过的事情除了美食和购物，还有就是逛博物馆啦~~作为法国的骄傲，卢浮宫每天吸引成千上万的观赏者，即刻从寻找《蒙娜丽莎》开始博物馆“寻宝”之行。
                 <w:br/>
                 ●【卢浮宫玻璃金字塔广场】外观（游览不少于15分钟）,欣赏贝聿铭的建筑杰作。金字塔是古代文明的象征,正好与卢浮宫700年的历史相互辉映。而采用玻璃这一现代原料制造又为这古老的造型增添了神奇的魅力。这样就可使卢浮宫既能完好地保存它古老神秘的深邃特质,又焕发出昂扬奔放的现代活力。
                 <w:br/>
                 ●【卢浮宫博物馆】入内（游览不少于1小时30分钟）,（周二闭馆，会跟具闭馆时间调整浏览顺序，含人工讲解）卢浮宫始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。欣赏琳琅满目的世界艺术珍宝，以及有“卢浮宫三宝”之称的“蒙娜丽莎”、“维纳斯”雕像和“胜利女神”雕像，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。后在卢浮宫附近自由活动。
                 <w:br/>
                 ●【巴黎花宫娜香水博物馆】入内（游览不少于45分钟）,参观欧洲最大的Fragonard花宫娜香水博物馆，了解法国香水的传统制作工艺以及文化传承。
                 <w:br/>
                 ●【奥斯曼大道】（游览不少于3小时）,（自由活动）奥斯曼大道从巴黎第八区延伸至第九区，这里汇聚着众多的各色店铺，时常能看到街上行走着挎着各种手袋的东方面孔。您可以在附近百货商场自由购物，享受买买买的乐趣，或者您可以找家咖啡馆，尽情享受慵懒的巴黎时光。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地三星酒店
                 <w:br/>
                 第九天
                 <w:br/>
                 <w:br/>
                 巴黎
                 <w:br/>
                 ●【巴黎市区】（游览不少于2小时）,法国首都巴黎的绰约风姿举世闻名，充满历史文化承载的建筑物，弥漫艺术与时尚气息的城市气质，这些都早已使巴黎成为了一座世界名都，也是无数渴望邂逅浪漫的游人望穿秋水的地方。
                 <w:br/>
                 ●【香榭丽舍大道】（游览不少于15分钟）,香榭丽舍大街是巴黎著名的一条街道，全长1800米，最宽处约120米，为双向八车道，东起协和广场，西至戴高乐广场，是巴黎美丽浪漫的象征。
                 <w:br/>
                 ●【凯旋门】外观（游览不少于15分钟）,巴黎凯旋门是巴黎市的四大代表建筑之一（埃菲尔铁塔、凯旋门、卢浮宫和巴黎圣母院），也是目前香榭丽舍大街上最大的一座圆拱门，是为了纪念拿破仑在1806年在奥斯特尔里茨战役中获胜而建的。巴黎市区12条大街都以凯旋门为中心，向四周放射，气势磅礴。
                 <w:br/>
                 ●【埃菲尔铁塔】外观（游览不少于15分钟）,素有巴黎城市地标之一的埃菲尔铁塔是一座位于法国巴黎战神广场的铁制镂空塔，是巴黎较高的建筑物，也是法国的文化象征。铁塔从1887年起建，分为三层，分别在离地面57米、115米和276米处，从塔座到塔顶共有1711级阶梯，超级壮观。三层眺望台虽然高度不同，却各有不同的视野，能带来不同的情趣。每年都有几百万人登临塔顶，俯瞰巴黎市容。
                 <w:br/>
                 ●【塞纳河游船】入内（游览不少于1小时）,（含船票）塞纳河横贯巴黎，两岸风光美不胜收。巴黎的许多重要文物建筑都围绕着塞纳河两岸，乘坐塞纳河游船观赏风景是一种美的享受。
                 <w:br/>
                 ●【巴黎圣母院】入内（游览不少于15分钟）,是古老巴黎的象征。它矗立在塞纳河畔，位于整个巴黎城的中心。它的地位、历史价值无与伦比，是历史上最为辉煌的建筑之一。法国著名作家维克多·雨果曾在他的小说《巴黎圣母院》中对圣母院作过最充满诗意的描绘，让更多人向往。
                 <w:br/>
                 注：如遇宗教活动不能入内，或者排队时间较长，将改为外观，敬请理解。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 当地三星酒店
                 <w:br/>
                 第十天
                 <w:br/>
                 <w:br/>
                 巴黎-(飞机)-重庆
                 <w:br/>
                 参考航班:
                 <w:br/>
-                HU718  巴黎夏尔·戴高乐机场 (CDG)  - 重庆江北机场 T3  10:50/04:30+1 
+                HU718  巴黎夏尔·戴高乐机场 (CDG)  - 重庆江北机场 T3  10:50/04:30+1 
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 宿机上
                 <w:br/>
                 第十一天
                 <w:br/>
                 <w:br/>
                 重庆-(飞机)-厦门/福州
                 <w:br/>
                 ●【抵达国内】,抵达国内，护照交给导游。所有团员全程的登机卡及护照原件要交使馆/领事馆办理返程确认。销签抽查面试请团友无条件配合。(申根领事馆最新规定：团员回国内务必立即办理回程销签工作)
                 <w:br/>
                 <w:br/>
                 联运参考：
                 <w:br/>
                 HU7411 重庆-厦门 0900-1130
                 <w:br/>
                 HU7263 重庆-福州 1055-1335
                 <w:br/>
                 （注：航班时刻仅供参考，实际航班号与航班时刻以航司为准）。
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 温馨的家
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1129,51 +1129,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>