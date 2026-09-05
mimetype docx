--- v0 (2026-06-04)
+++ v1 (2026-09-05)
@@ -459,100 +459,100 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                 第一天
+                 第一天
 接机—火车夜市各位贵宾敬请前往厦门机场办理登记手续，乘机飞往“天使之城”—— 曼谷。这个兼具古老气息
 和现代风情的东方微笑之都，以她独特的历史、人文、美食、商业风貌欢迎每位到访的远方来宾。
 前往【网红火车夜市】原名 Rod Fai Srinakarin Night Market，是曼谷的一家独特夜市。它起初
 在曼谷北部的乍都乍附近的火车铁道上兴起，因人气旺盛而备受关注。
 早：自理 午： 自理 晚：夜市自理
 曼谷网评五钻酒店
                 <w:br/>
                 <w:br/>
                 第二天
 曼谷
 大皇宫+玉佛寺—长尾船游湄南河—郑王庙—暹罗天地 ICONSIAM早餐后，【大皇宫】【玉佛寺】大皇宫位于首都曼谷市中心,仅偎湄南河,由一组布局错落的建筑群
 组成,是暹罗式风格,汇集了泰国的绘画、雕刻和装饰艺术的精华玉佛寺与大皇宫相邻,是全泰国唯一没
 有僧侣住持的佛寺,但供奉着一座价值连城的国宝一玉佛,该玉佛是由整块翡翠雕成的。每到换季时节, 泰国国王都亲自为玉佛更衣,以保国泰民安。此乃各国游客必到之地,相当于中国故宫。入内参观须注意
 佛国礼节,不可举止无礼穿着随便。
 前往体验【长尾船游湄南河】让您亲身体验到泰族母亲河无穷的魅力，能够远观到曼谷知名地标，
 还是《湄公河行动》的拍摄地。
 前往【郑王庙】的主体建筑是一座高达 70 米的塔，塔顶装饰着金色的装饰物，象征着佛教的纯洁
 和光明。寺庙的外墙上镶嵌着各种彩色的陶瓷片和玻璃碎片，闪闪发光，非常引人注目。
 前往【暹罗天地 ICONSIAM】，如果你对曼谷的常年高温接受无能，又不愿意错过夜市或是水上市场，
 那这个室内水上市场就是你最好的选择。泰国的特色小吃全都有：猪脚饭，烤猪肉，生腌，烤串，热带
 水果等等；纪念品、手工艺品摊位也都有
 早：酒店早餐 午：盛泰澜自助餐 晚：室内水上市场 自理
 曼谷网评五钻酒店
                 <w:br/>
                 <w:br/>
                 第三天
 曼谷—芭提雅
 爽泰庄园（骑大象+泰服体验+水果餐）—七珍佛山—杜拉拉水上市场—东方嘉年华海天盛筵—泰拳表演早餐后，专车前往芭提雅（车程约 2H），前往【暹罗泰爽庄园】体验泰国独特的文化氛围和地道
 的生活方式,领略园内泰国六个地区超 40 万平方公尺独具一格的风土人情,您可体验爽泰花园、亲临骑大象、泼水活动、泰服、吃水果餐（榴莲限量）等。
 前往【七珍佛山】是为了庆祝泰皇登基 50 周年纪念，特别用镭射雕刻的一座释迦摩尼佛的神像，
 是芭提雅最大的释迦摩尼佛雕像，共用 18 吨中的 24K 金雕成，打座的佛像慈眉善目，数里之外也能看
 到。由于科学的合理安排，再加上地理环境方面的原因，除正面外，左右两面较偏的地方也能看清坐在
 莲花座上的佛像金身。
 前往【杜拉拉水上市场】四方水上市场在芭提雅市区的南部，是《杜拉拉升职记》和《跑男》的取
 景地，里面有很多泰式手工艺品以及泰式特色小吃，水路纵横，木屋成排，船家摇船在水中漫游，穿梭
 于桥亭之间，水边布满琳琅满目的摊位。
 前往打卡芭堤雅最新的唯一一个 360°游轮海景 Party——【海天盛筵】。游轮的设计复古了夜巴
 黎的纸醉金迷，美人鱼迎宾，王子礼遇，游轮乐队邀请您一起加入这东方嘉年华的狂欢。游轮上的演员
 都是全泰国颜值最高的男模和人妖公主，灵感来源于 20 世纪初夜上海沉浸式的歌舞剧秀，会带着乘客
 们进入一场游轮狂欢派对。
 前往体验【泰拳表演】是泰国具有深厚的文化北江河独特的表演形式。在这里，观众可以观看当地
 和国际拳手参加的传统泰拳比赛，度过一个激动人心、充满动感的夜晚。是一个能够真实体验泰国民族
 体育激情的地方，伴随着热情的人群和专家评论，为格斗运动爱好者以及寻求独特而刺激夜晚体验的游
 客提供了绝佳的选择。
 早：酒店早餐 午：爽泰庄园泰式风味餐 晚：海天盛筵自助餐
 芭堤雅网评五钻酒店芭提雅
                 <w:br/>
                 <w:br/>
-                 第四天
+                 第四天
 月光岛+格兰岛—泰式按摩（1 小时）—富贵黄金屋早餐后，前往快艇码头，前往【月光岛+格兰岛】（出海水上项目费用自理）因岛屿形似月牙而得
 名月光岛。这里水清沙幼、沙滩柔软，丰富多彩的水上活动让你可以放下城市疲惫，投身欢乐假期！格
 兰岛是距离芭提雅最近的美丽离岛，拥有环境美丽的海湾、清澈温暖的海水。
 前往体验【泰式按摩】(1 小时），舒筋活络，让一天的疲惫得到放松。让您享受一套由专业的按摩
 师为您亲切细心的服务~泰式健康养生疗程，让您达到全身舒缓、并有美白兼去除暗沉之效果。让您的
 身体感受泰国 spa 按摩所带来的轻松和舒适，消除您旅途中的所有疲劳。前往【富贵黄金屋】富贵黄金屋是泰国芭堤雅的一个富丽堂皇的风水宝地,因为庄园里有一纯金望
 海观音金佛,所以称“富贵黄金屋”。庄园濒海而建,占地 18 万多平方米,无论建筑设计,还是景观雕塑
 环境,都称得上艺术精品。
 早：酒店早餐 午：出海简餐 晚：富贵黄金屋千人宴芭堤雅网评五钻酒店
                 <w:br/>
                 <w:br/>
                 第五天
 芭提雅—曼谷
 真理寺—曼谷正宗四面佛-大理石寺-KingPower 免税店早餐后，前往【真理寺】真理寺始建于 1981 年，整座建筑为全木质结构，使用纯粹的红木和柚木
 作为原料，内部架构主要是以楔子、插销等精妙方式将架构聚合起来，不过也正由于其纯木质原料，即
 便是经过了后期防腐处理，木料仍然难以避免会受到岁月和风雨的摧残，所以整座建筑仍然在不断修建
 完善之中。
 前往曼谷正宗【四面佛】，在泰国信仰中，印度教中称为“梵天”的四面佛，是财富之神，并曾保
 护信徒平安。四面神掌管人间的所有事情，故此其四面所求都不相同，以顺时针参拜，正面掌管学业与
 事业、左面掌管姻缘与感情、后面掌管健康与运势、右面掌管金钱与财富。据传有求必应，甚至成了热
 门的景点之一。前往【大理石寺】曼谷大理寺，正式名称为云石寺（Wat Benchamabophit），位于曼谷
 市北的阿育它亚（Sri Ayutaya）路，这座寺庙因其全部采用大理石建造而闻名，屋顶覆盖着中国琉璃
 瓦，具有浓厚的西方建筑风格。芭提雅专车回曼谷，前往【King Power免税店】，汇集了世界各地名牌箱包、手表、服饰、香水、
 化妆品、电子产品及本土特产。让您一次性血拼到爽，定会满载而归。
 早:酒店早餐 午:泰式风味餐 晚：泰式风味餐
@@ -847,51 +847,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>